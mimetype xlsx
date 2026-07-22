--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>Barbora - Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">470  </t>
   </si>
   <si>
     <t>2011-08-17</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2011-08-18</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>