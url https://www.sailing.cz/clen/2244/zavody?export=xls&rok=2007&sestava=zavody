--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>071606</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071609</t>
   </si>
   <si>
     <t>2007-08-11</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>071610</t>
   </si>
   <si>
     <t>2007-08-13</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>