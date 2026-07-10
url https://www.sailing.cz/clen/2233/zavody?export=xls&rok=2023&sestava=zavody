--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Pražský točák XXIV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-06</t>
   </si>
   <si>
     <t>Pražský točák XXIII</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Pražský točák XXI</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>