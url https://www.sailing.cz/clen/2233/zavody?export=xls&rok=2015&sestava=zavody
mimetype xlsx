--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-03-14</t>
   </si>
   <si>
     <t>Jarní RS svezení</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>