--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>