--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-20</t>
   </si>
   <si>
     <t>Pražský točák XXI.</t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2025-07-02</t>
   </si>
   <si>
     <t>Pražský točák XIV.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>