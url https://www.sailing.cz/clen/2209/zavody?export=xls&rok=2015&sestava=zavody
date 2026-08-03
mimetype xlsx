--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Pražský Točák III.</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Lipno maraton 2015 II.</t>
   </si>
   <si>
     <t>Lipno - Lipno n.Vltavou</t>
   </si>