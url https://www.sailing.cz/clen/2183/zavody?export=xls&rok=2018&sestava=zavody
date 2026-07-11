--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-26</t>
   </si>
   <si>
     <t>MMČR Team Racing 420 - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Optimist race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>MČR - Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>