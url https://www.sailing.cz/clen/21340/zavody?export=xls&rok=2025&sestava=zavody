--- v0 (2026-05-31)
+++ v1 (2026-07-28)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2025-06-29</t>
   </si>
   <si>
     <t>Nedělní rejs III</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>