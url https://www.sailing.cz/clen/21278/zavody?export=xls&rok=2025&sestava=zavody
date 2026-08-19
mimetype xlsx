--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -116,51 +116,51 @@
   <si>
     <t>2025-06-28</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Spring Cup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>