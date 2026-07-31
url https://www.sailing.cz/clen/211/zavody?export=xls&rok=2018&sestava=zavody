--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2018-10-26</t>
   </si>
   <si>
     <t>MMČR Team Racing 420 - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Optimist race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2018-06-16</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>