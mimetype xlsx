--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -134,51 +134,51 @@
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2012-09-22</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>2012-09-27</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>2012-10-20</t>
   </si>
   <si>
     <t>Optimist race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2012-10-27</t>
   </si>
   <si>
     <t>Vltava pod Vyšehradem</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2012-11-10</t>
   </si>
   <si>
     <t>Evropa Cup</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>