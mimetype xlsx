--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-09-20</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t xml:space="preserve">420  </t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-21</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>Pražský točák XI.</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>