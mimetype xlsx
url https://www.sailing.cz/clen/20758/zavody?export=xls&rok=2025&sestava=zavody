--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -74,51 +74,51 @@
   <si>
     <t>2025-11-08</t>
   </si>
   <si>
     <t>UAE National Championship Round 6</t>
   </si>
   <si>
     <t>Kalba Beach</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 5</t>
   </si>
   <si>
     <t>2025-09-21</t>
   </si>
   <si>
     <t>Autumn Sunday Series</t>
   </si>
   <si>
     <t>Dubai</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Viya Marine Dinghy End of Season Regatta 2024-2025</t>
   </si>
   <si>
     <t>2025-05-03</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 4</t>
   </si>
   <si>
     <t>Hamriyah West</t>
   </si>