--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
     <t xml:space="preserve">KaF  </t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t xml:space="preserve">KaC  </t>
   </si>
   <si>
     <t>2025-08-02</t>
   </si>
   <si>
     <t>Sluneční vlna</t>
   </si>