--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -65,51 +65,51 @@
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-09</t>
   </si>
   <si>
     <t>Pražský točák XV.</t>
   </si>
   <si>
     <t>2025-06-28</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>