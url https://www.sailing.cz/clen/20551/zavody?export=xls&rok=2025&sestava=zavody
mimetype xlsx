--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -65,51 +65,51 @@
   <si>
     <t>Teamrace Feva</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2025-05-17</t>
   </si>