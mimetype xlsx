--- v0 (2026-05-31)
+++ v1 (2026-08-02)
@@ -74,51 +74,51 @@
   <si>
     <t>2025-09-20</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>2025-06-14</t>
   </si>
   <si>
     <t>9. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>