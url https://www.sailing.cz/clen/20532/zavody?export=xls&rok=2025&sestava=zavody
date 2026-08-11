--- v0 (2026-06-03)
+++ v1 (2026-08-11)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-14</t>
   </si>
   <si>
     <t>13. ČANY Offshore Cup</t>
   </si>
   <si>
     <t>Baltské moře</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>Pražský točák XXII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2025-07-02</t>
   </si>
   <si>
     <t>Pražský točák XIV.</t>
   </si>
   <si>
     <t>2025-06-25</t>
   </si>
   <si>
     <t>Pražský točák XIII.</t>
   </si>
   <si>
     <t>2025-06-14</t>
   </si>
   <si>
     <t>Lipnomaraton</t>
   </si>