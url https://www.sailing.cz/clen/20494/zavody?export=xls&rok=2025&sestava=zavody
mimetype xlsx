--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-07</t>
   </si>
   <si>
     <t>22. Jabuka pořádaná ve spolupráci s YC Tijat</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-27</t>
   </si>
   <si>
     <t>Zářivé plachty</t>
   </si>
   <si>
     <t xml:space="preserve">KaD  </t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>