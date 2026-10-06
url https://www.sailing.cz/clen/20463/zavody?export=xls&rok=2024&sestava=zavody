--- v0 (2026-06-01)
+++ v1 (2026-10-06)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál R. Holého</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>