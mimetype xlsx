--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>