--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>RS Race</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>