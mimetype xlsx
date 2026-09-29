--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -95,51 +95,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Veletržní regata – Oslava 80 let Jachtklubu Brno</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Pohár JMK II.</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>Azurová stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
 </sst>
 </file>
 