--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-08</t>
   </si>
   <si>
     <t>Teamrace Feva</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-20</t>
   </si>
   <si>
     <t>Fair Play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-08-09</t>
   </si>