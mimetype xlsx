--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -131,51 +131,51 @@
   <si>
     <t>2025-08-12</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi 2025</t>
   </si>
   <si>
     <t>Garda, Itálie</t>
   </si>
   <si>
     <t>2025-08-08</t>
   </si>
   <si>
     <t>Ora Cup Ora 2025</t>
   </si>
   <si>
     <t>2025-08-04</t>
   </si>
   <si>
     <t>Optimist Gold Cup</t>
   </si>
   <si>
     <t>Lake Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Viya Marine Dinghy End of Season Regatta 2024-2025</t>
   </si>
   <si>
     <t>2025-05-03</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 4</t>
   </si>
   <si>
     <t>Hamriyah West</t>
   </si>
   <si>
     <t>2025-04-26</t>
   </si>
   <si>
     <t>SARF Dinghy National Championships Round 3</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>