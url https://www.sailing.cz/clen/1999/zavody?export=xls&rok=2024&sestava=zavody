--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Grand Prix 2.4mR</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>German Open SV/14</t>
   </si>
   <si>
     <t>Hamburg</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>