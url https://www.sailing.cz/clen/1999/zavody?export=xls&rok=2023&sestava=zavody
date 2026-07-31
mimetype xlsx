--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -77,51 +77,51 @@
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>
   <si>
     <t>Internationale Deutsche Meisterschaft 2.4mR</t>
   </si>
   <si>
     <t>Geierswalder See</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>RS Venture Connect Worlds 2023</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2023</t>
   </si>
   <si>
     <t>2023-08-10</t>
   </si>
   <si>
     <t>Allianz Sailing World Championships</t>
   </si>
   <si>
     <t>Haag</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI</t>
   </si>