--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2022</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>Berlin-Cup</t>
   </si>
   <si>
     <t>YBG - Mueggelsee, Berlín</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Mezinárodní mistrovství Německa LT 2.4mR</t>
   </si>
   <si>
     <t>Wannsee, Berlín</t>
   </si>
 </sst>
 </file>
 