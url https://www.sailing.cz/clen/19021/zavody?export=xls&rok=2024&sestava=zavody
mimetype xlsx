--- v0 (2026-05-25)
+++ v1 (2026-11-08)
@@ -92,51 +92,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-23</t>
   </si>
   <si>
     <t>Int. German Youth Championship</t>
   </si>
   <si>
     <t>Trawemünde</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-09</t>
   </si>
   <si>
     <t>Dutch Youth Regatta 2024</t>
   </si>
   <si>
     <t>Workum</t>
   </si>
   <si>
     <t>2024-03-28</t>
   </si>
   <si>
     <t>Sailing Point Easter Regatta</t>
   </si>
   <si>
     <t>Portorož</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>4th Youth Centenary Regatta – TROFEO FACCENDA</t>
   </si>