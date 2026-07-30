--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -89,51 +89,51 @@
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2025-08-21</t>
   </si>
   <si>
     <t>Trofeo Paola ILCA</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-28</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>2025-05-08</t>
   </si>