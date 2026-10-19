--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-08-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-07-20</t>
   </si>
   <si>
     <t>Techno 293 Worlds - U13</t>
   </si>
   <si>
     <t>Balaton</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>Bochnatková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-08</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>