--- v0 (2026-06-01)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>Cena Červeného Dragouna</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-09-28</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">420  </t>
   </si>
   <si>
     <t>2023-09-16</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>