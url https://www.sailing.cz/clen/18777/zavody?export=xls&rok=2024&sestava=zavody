--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -131,51 +131,51 @@
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Boleváku</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Botanická zahrada - 7</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Botanická zahrada - 6</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Botanická zahrada - 5</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>