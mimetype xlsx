--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -65,51 +65,51 @@
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-12</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2024-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Memoriál Josefa Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>