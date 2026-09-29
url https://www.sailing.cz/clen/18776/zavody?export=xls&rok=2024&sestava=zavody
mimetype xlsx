--- v1 (2026-07-30)
+++ v2 (2026-09-29)
@@ -107,51 +107,51 @@
   <si>
     <t>Memoriál Josefa Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 16+17</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2024-04-13</t>
   </si>
   <si>
     <t>Zlatá plachta Barbory - 54. ročník</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">