--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -101,51 +101,51 @@
   <si>
     <t>Slapy - Měřín</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Cukrovarská regata</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2010-06-25</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Labe - Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-08-21</t>
   </si>
   <si>
     <t>Gagan Cup</t>
   </si>
   <si>
     <t>2010-08-28</t>
   </si>
   <si>
     <t>Truc Regata  VPOZ</t>
   </si>
   <si>
     <t>Slapy - Modrá loděnice</t>
   </si>
   <si>
     <t>2010-09-04</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapská přehrada</t>
   </si>