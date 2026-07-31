--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -80,51 +80,51 @@
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Podzimní RSvezení</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>ORC European Championship 2018</t>
   </si>
   <si>
     <t>Limassol Cyprus</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-06-16</t>
   </si>
   <si>
     <t>MČR - Windypoint regatta</t>
   </si>
   <si>
     <t>2018-06-13</t>
   </si>
   <si>
     <t>66° ROLEX GIRAGLIA 2018</t>
   </si>
   <si>
     <t>St. Tropez - Giraglia - Genova</t>
   </si>