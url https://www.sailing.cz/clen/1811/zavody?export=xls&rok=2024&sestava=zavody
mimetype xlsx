--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-16</t>
   </si>
   <si>
     <t>Windsurfer World Championship 2024</t>
   </si>
   <si>
     <t>Ballena Alegre, ESP</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Last Chance Regatta IQ Foil Men</t>
   </si>
   <si>
     <t>Hyeres, FRA</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2024-03-04</t>
   </si>
   <si>
     <t>IQ Foil Games Men, Cadiz</t>
   </si>
   <si>
     <t>Cadiz, ESP</t>
   </si>
   <si>
     <t>2024-01-26</t>
   </si>