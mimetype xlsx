--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>MMČR a Nechranická buchta - 40. ročník</t>
   </si>
   <si>
     <t>2021-08-16</t>
   </si>
   <si>
     <t>Raceboard world championship</t>
   </si>
   <si>
     <t>Riga, LAT</t>
   </si>
   <si>
     <t>2021-07-23</t>
   </si>
   <si>
     <t>Tokyo 2020 Olympic Games</t>
   </si>
   <si>
     <t>Tokyo, JPN</t>
   </si>