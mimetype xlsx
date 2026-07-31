--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-22</t>
   </si>
   <si>
     <t>2019 RS:X Windsurfing World Championship</t>
   </si>
   <si>
     <t>Torbole, ITA</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>2019-07-23</t>
   </si>
   <si>
     <t>Windsurfer World Championship 2019- course racing</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>Windsurfer World Championship 2019- long distance</t>
   </si>
   <si>
     <t>Windsurfer World Championship 2019- slalom</t>
   </si>
   <si>
     <t>2019-06-02</t>
   </si>
   <si>
     <t>Hempel World Cup Series Final 2019</t>
   </si>
   <si>
     <t>Marseille, FRA</t>
   </si>
   <si>
     <t>2019-05-13</t>
   </si>
   <si>
     <t>Mistrovství Evropy Raceboard</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>