--- v1 (2026-07-31)
+++ v2 (2026-09-29)
@@ -83,51 +83,51 @@
   <si>
     <t>Windsurfer World Championship 2019- long distance</t>
   </si>
   <si>
     <t>Windsurfer World Championship 2019- slalom</t>
   </si>
   <si>
     <t>2019-06-02</t>
   </si>
   <si>
     <t>Hempel World Cup Series Final 2019</t>
   </si>
   <si>
     <t>Marseille, FRA</t>
   </si>
   <si>
     <t>2019-05-13</t>
   </si>
   <si>
     <t>Mistrovství Evropy Raceboard</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-05-11</t>
   </si>
   <si>
     <t>Věstonická Venuše - Czech supercup</t>
   </si>
   <si>
     <t>2019-04-07</t>
   </si>
   <si>
     <t>Mistrovství Evropy RS:X</t>
   </si>
   <si>
     <t>Palma de Mallorca</t>
   </si>
   <si>
     <t>2019-03-30</t>
   </si>
   <si>
     <t>50 Trofeo S.A.R. Princesa Sofia IBEROSTAR</t>
   </si>
   <si>
     <t>Palma de Mallorca, ESP</t>
   </si>