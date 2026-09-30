--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -95,51 +95,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2016-05-24</t>
   </si>
   <si>
     <t>Delta Lloyd Regatta</t>
   </si>
   <si>
     <t>Medemblik, NED</t>
   </si>
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-08-08</t>
   </si>
   <si>
     <t>Olympijske Hry Rio 2016</t>
   </si>
   <si>
     <t>Rio de Janeiro, BRA</t>
   </si>
   <si>
     <t>2016-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů/Czech Supercup</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>