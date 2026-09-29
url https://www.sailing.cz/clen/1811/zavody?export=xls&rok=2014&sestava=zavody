--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -68,51 +68,51 @@
   <si>
     <t>Cadiz, ESP</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>2014-04-19</t>
   </si>
   <si>
     <t>ISAF Sailing World Cup Hyeres</t>
   </si>
   <si>
     <t>Hyeres, FRA</t>
   </si>
   <si>
     <t>2014-05-10</t>
   </si>
   <si>
     <t>Pohár D.I.M.</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2014-06-28</t>
   </si>
   <si>
     <t>ME RSX</t>
   </si>
   <si>
     <t>Cesme, TUR</t>
   </si>
   <si>
     <t>2014-09-12</t>
   </si>
   <si>
     <t>2014 ISAF SAILING WORLD CHAMPIONSHIPS</t>
   </si>
   <si>
     <t>Santander, ESP</t>
   </si>
   <si>
     <t>2014-09-22</t>
   </si>
   <si>
     <t>Raceboard Worlds 2014</t>
   </si>