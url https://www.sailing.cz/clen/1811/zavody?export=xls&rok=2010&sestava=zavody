--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -77,51 +77,51 @@
   <si>
     <t>Semana Olímpica de Andalucía, ISAF Gr 3</t>
   </si>
   <si>
     <t>Cadiz, ESP</t>
   </si>
   <si>
     <t>2010-04-23</t>
   </si>
   <si>
     <t>Semaine Olympique Francaise</t>
   </si>
   <si>
     <t>Hyeres, FRA</t>
   </si>
   <si>
     <t>2010-05-22</t>
   </si>
   <si>
     <t>Věstovnická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-05-26</t>
   </si>
   <si>
     <t>Delta Lloyd Regatta</t>
   </si>
   <si>
     <t>Medemblik, NED</t>
   </si>
   <si>
     <t>2010-06-20</t>
   </si>
   <si>
     <t>Super Cup Balaton</t>
   </si>
   <si>
     <t>Balatongyorok, Balaton, HUN</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2010-06-24</t>
   </si>