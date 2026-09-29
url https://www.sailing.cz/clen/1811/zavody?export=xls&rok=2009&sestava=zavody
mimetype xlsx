--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -164,51 +164,51 @@
   <si>
     <t>093202</t>
   </si>
   <si>
     <t>2009-08-03</t>
   </si>
   <si>
     <t>Formula Windsurfing Europeanchampionship</t>
   </si>
   <si>
     <t>Sopot, Poland</t>
   </si>
   <si>
     <t>091616</t>
   </si>
   <si>
     <t>2009-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>093147</t>
   </si>
   <si>
     <t>2009-08-30</t>
   </si>
   <si>
     <t>RS:X World Championship 2009</t>
   </si>
   <si>
     <t>Weymouth, GBR</t>
   </si>
   <si>
     <t>093208</t>
   </si>
   <si>
     <t>2009-09-07</t>
   </si>
   <si>
     <t>RS:X Europeanchampionship Team Race 2009</t>
   </si>
   <si>
     <t>Mondelo, Sicily, ITA</t>
   </si>