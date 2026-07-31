--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -77,51 +77,51 @@
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>2010-02-13</t>
   </si>
   <si>
     <t>Velká cena DN</t>
   </si>
   <si>
     <t>2010-02-20</t>
   </si>
   <si>
     <t>Pohár Václava Hudce</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>Lipno maraton</t>
   </si>
   <si>
     <t>Lipno - Lipno n/Vlt.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-06-12</t>
   </si>
   <si>
     <t>Frymburský pohár</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t xml:space="preserve">Tor  </t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MČR - Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>