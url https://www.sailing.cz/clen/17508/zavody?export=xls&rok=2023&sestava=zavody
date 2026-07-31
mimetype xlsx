--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>27. Česká námořní rallye - MČR OneDesign</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-09-18</t>
   </si>
   <si>
     <t>ČANY LANEX Offshore Cup</t>
   </si>
   <si>
     <t>Baltské moře</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2023-06-28</t>
   </si>