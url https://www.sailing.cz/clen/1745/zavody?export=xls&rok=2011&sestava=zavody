--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -101,51 +101,51 @@
   <si>
     <t>2011-08-28</t>
   </si>
   <si>
     <t>Modrá stuha Slap</t>
   </si>
   <si>
     <t>2011-09-03</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapská přehrada</t>
   </si>
   <si>
     <t>2011-09-22</t>
   </si>
   <si>
     <t>MČR kajutových lodí</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-10-01</t>
   </si>
   <si>
     <t>15. Česká námořní rally</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
   <si>
     <t>2011-10-15</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2011-10-22</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>