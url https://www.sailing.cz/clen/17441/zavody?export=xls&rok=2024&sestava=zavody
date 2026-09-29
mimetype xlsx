--- v0 (2026-05-30)
+++ v1 (2026-09-29)
@@ -113,51 +113,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Botanická zahrada - 7</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>8. McDonalds Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Botanická zahrada - 6</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Stříbrná plachetnice</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Botanická zahrada - 5</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Pohár YC Nechranice I</t>
   </si>