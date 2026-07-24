--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -68,51 +68,51 @@
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">T24  </t>
   </si>
   <si>
     <t>2023-09-07</t>
   </si>
   <si>
     <t>Internationale Deutsche Meisterschaft 2.4mR</t>
   </si>
   <si>
     <t>Geierswalder See</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>RS Venture Connect Worlds 2023</t>
   </si>
   <si>
     <t>Rostock</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>Inclusion World Championship for Sailing 2023</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI</t>
   </si>
   <si>
     <t>2023-04-12</t>
   </si>
   <si>
     <t>Pražský točák II</t>
   </si>
 </sst>
 </file>
 