--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -92,51 +92,51 @@
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2025-08-26</t>
   </si>
   <si>
     <t>CJN - Mistrovství České republiky mládeže</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-09</t>
   </si>
   <si>
     <t>Pražský točák XV.</t>
   </si>
   <si>
     <t>2025-06-28</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2025-05-10</t>
   </si>
   <si>
     <t>Spring Cup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>